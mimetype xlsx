--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -54,1299 +54,1299 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ci da 10</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_001-2021_claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_001-2021_claudecir.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor prefeito municipal a necessidade de determinar que seja feita revisão da iluminação pública do distrito de Vila União.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Walcir Almeida</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_002-2021walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_002-2021walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça a recuperação de dois Bueiros na linha C 18, após o Rio Candeias.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_no_003-2021walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_no_003-2021walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça a recuperação de uma ponte na linha C 18 sobre o Rio São Vicente.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_no_004-2021walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_no_004-2021walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça a recuperação de uma ponte no Travessão da linha C 22, sobre o Rio São Vicente, nas proximidades da residência do senhor Nivaldo Rosa.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_005-2021walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_005-2021walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de informar a este vereador a real situação do novo travessão do assentamento Amir Lando.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Thiago do Três Coqueiro</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_006-2021_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_006-2021_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere um atoleiro na Linha Best a mil metros da BR 421.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_no_007-2021_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_no_007-2021_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte no Travessão da linha 02 (Roda d’água).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marciel Motorista</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_008-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_008-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte na Linha 05 nas proximidades da residência do senhor José Lima.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_009-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_009-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte na Linha C 18, saída para a linha 07, nas proximidades da residência do senhor José Reinaldo.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_no_010-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_no_010-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte no Travessão da Linha 06, no Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Patrick</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_011-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_011-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte no Ramal da linha Altamira, nas proximidades da residência do senhor João da Creche.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_012-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_012-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça rebaixamento de serra na linha Best.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_no_013-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_no_013-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça a abertura de um travessão na linha 02 com acesso do PA São Carlos ao PA Lagoa Azul.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no_014-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no_014-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Infraestrutura que faça manutenção na Iluminação pública na Avenida primeiro de maio, em especial em frente ao HPP.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Miro</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no_015-2021ademir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no_015-2021ademir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de enviar a este poder Legislativo projeto de Lei conforme modelo anexo.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no_016-2021ademir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no_016-2021ademir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de enviar a este poder Legislativo cronograma de vacinação aos munícipes Camponovenses, bem como a quantidade de vacinas recebidas até o momento e as pessoas que já foram vacinadas.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no_017-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no_017-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça cascalhamento em um trecho de estrada na linha terra Roxa nas proximidades da residência do senhor Olímpio</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_018-2021_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_018-2021_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar dentro das possibilidades  o aproveitamento de 12 (dose), postes de iluminação pública que está sendo substituídos da Avenida Tancredo Neves e implantar na Avenida 7 (sete) de setembro no Distrito de Três Coqueiros.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_019-2021_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_019-2021_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feita a substituição de uma viga da ponte do Rio Azul na Linha 04 próximo a BR 421.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_020-2021_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_020-2021_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito um bueiro na Linha Eletrônica na entrada da Linha 4 depois do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Professor Marco Aurélio</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_021-2021marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_021-2021marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que recupere uma ponte na linha C 6 no setor laje.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_022-2021marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_022-2021marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de enviar a este solicitante relação dos precatórios com seus devidos valores que venceram em 31 de dezembro de 2020 e relação dos restos a pagar para o exercício de 2021.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_023-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_023-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça cascalhamento nos trechos críticos da linha C 2.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_024-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_024-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça cascalhamento nos trechos críticos do travessão ( Travessão do Valdomiro), entre a linha C 2/ C 6.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_025-2021_thiago0003.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_025-2021_thiago0003.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte na Linha 03 Vale do Fortaleza km 05, nas proximidades da residência do senhor Edgar Saraiva.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Rodrigo do Rio Branco</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_026-2021rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_026-2021rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Infraestrutura que faça a manutenção e substituição de lâmpadas na iluminação pública das Ruas e Avenidas do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_027-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_027-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação de um Bueiro no Travessão da linha C 6 com a Linha C 10.  ( Fotos Anexas ).</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_028-2021patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_028-2021patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação da ponte sobre o Rio Farofa na linha C 2. (Foto anexa).</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no_029-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no_029-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça a substituição de um bueiro na linha C 18, primeira A, nas proximidades da residência do senhor Juliano.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_030-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_030-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça cascalhamento em um morro na linha C 18, primeira A, nas proximidades do campo Ipê.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no_031-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no_031-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça plancheamento de uma ponte na linha 05, nas proximidades da residência do senhor Zezinho.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no_032-2021thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no_032-2021thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte no Travessão dos Gaúchos na Linha 05.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Prof Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_033-2021jose_gomes.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_033-2021jose_gomes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar com a máxima urgência que seja feito reparos nas instalações do prédio do abrigo local (casa acolhedora).</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_034-2021claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_034-2021claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao senhor secretário de obras que faça a recuperação de duas pontes no Travessão Novo Horizonte, sentido linha Terra Roxa. (Fotos anexo)</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_035-2021claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_035-2021claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de enviar a esta casa de Leis um projeto que trate exclusivamente sobre o plano de cargos, carreiras e salários dos servidores da secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_036-2021claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_036-2021claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça cascalhamento e recupere uma ponte no travessão do Amantino na linha Altamira.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_037-2021claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_037-2021claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de duas ponte na linha corrente no quilometro 90 da BR 421, nas proximidades da residência do senhor Jaci.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_038-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_038-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito recuperação de um bueiro de Tubo Ar micos no travessão Castanheira da linha C – 18.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no_039-2021marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no_039-2021marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito manutenção nas iluminações publicas das Ruas e Avenidas do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/040_rodrigo.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/040_rodrigo.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito a recuperação de uma ponte na Linha C-18 travessão com a Doizinha em frente à casa da Professora Irenilda.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/041_rodrigo.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/041_rodrigo.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito a recuperação de um bueiro no Travessão da 18 perto da Linha Castanheira próximo à casa do Douglas.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/042_rodrigo.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/042_rodrigo.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de pontos críticos na linha 5 A, próximo à casa do senhor Domingos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/043_rodrigo.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/043_rodrigo.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de pontos críticos na linha 1, próximo à casa do senhor Zé pretinho.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/044_rodrigo.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/044_rodrigo.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de uma ponte na linha 2 PA São Domingos, ponte da divisa na linha do Farias.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/0045__marciel.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/0045__marciel.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que seja feito cascalhamento nos pontos críticos da linha C 18.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/046_marciel.docx</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/046_marciel.docx</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que seja feito recuperação em uma ponte na linha C 18, nas proximidades da residência da dona Iranilda.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/047_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/047_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que seja feito cascalhamento nos pontos críticos da linha 01 no Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/048_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/048_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que seja recuperada uma ponte na linha Martendhal.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/049_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/049_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça cascalhamento nos pontos críticos da linha 05 no Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/050_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/050_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de um Bueiro na linha 07 em frente a propriedade do senhor Reinaldo no Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/051_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/051_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar a secretaria de Saúde que providencie um mutirão para realizar testes na população camponovense do Covid 19 ( coronavírus ).</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/87/052_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/87/052_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça a recuperação de duas pontes na linha C 26.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/0053_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/0053_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça a recuperação de duas pontes na linha C 14.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/054_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/054_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça a recuperação de uma ponte na linha C 22, sobre o Rio São Vicente.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras para que recupere atoleiros na BR 421 em especial na entrada da cidade e em frente ao Dr. Ermínio.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/056_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/056_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras para que tampe uma lama em frente ao portão do HPP.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/057_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/057_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras para que faça a recuperação de uma ponte sobre o Rio Emprestado na linha C 10 conforme foto anexa.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/058_rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/058_rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de uma ponte na linha 03, linha do cacau, em frente à residência do senhor Zaqueu.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/059_rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/059_rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de atoleiros na linha 01 nas proximidades da residência do senhor Zé Maria.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/060_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/060_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de uma ponte sobre o Rio Azul na linha 02.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/96/061_patriick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/96/061_patriick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação de pontos  críticos na estrada da  linha Best.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/062_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/062_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação de um atoleiro na linha C -6 nas proximidades da escola municipal.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/063_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/063_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação de um bueiro na linha C -6 nas proximidades da residência do senhor Ney Barroso.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/064_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/064_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação na estrada do Grotão, em especial um barreiro nas proximidades da residência do senhor Sergio.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/065_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/065_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte na Linha Martendhal km 3, sendo a primeira saindo da BR 421.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/066_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/066_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere um atoleiro na linha 04 nas proximidades da residência do senhor Edimundo.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/102/067_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/102/067_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de dar gratificação aos servidores da Saúde que enfrenta de frente o Combate a Covid 19.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/068_rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/068_rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de uma ponte na linha 2 do Farias.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/104/069_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/104/069_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que recupere um trecho da Rua presidente Médici, que está formando uma lagoa na área Urbana.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/105/070_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/105/070_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que recupere uma ponte no travessão do Genilson na linha Altamira.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/106/071_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/106/071_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que recupere um atoleiro no KM 06 da linha Grotão.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/107/072_rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/107/072_rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação de um bueiro no travessão K 3 na linha C 18  nas proximidades da residência do senhor Nelson Ransula.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/108/073_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/108/073_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça recuperação dos pontos críticos da linha Terra Roxa.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/109/074_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/109/074_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça recuperação de um bueiro na linha Best.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/110/075_marcos_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/110/075_marcos_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça um tapa buracos nas Ruas e Avenidas da Cidade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/111/076_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/111/076_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Infraestrutura que faça manutenção na iluminação da rede pública municipal.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/112/077_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/112/077_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito recuperação de um atoleiro na linha C – 14 nas proximidades da residência do senhor Messias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/113/078_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/113/078_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que instale Luminárias de emergência nas instalações do Pronto socorro e reposição nos demais setores do HPP.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/114/079_miro.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/114/079_miro.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de rever o decreto que estipula a quantidade de haras a ser cumprida para que seja remunerada as horas de afastamento dos servidores da Saúde em deslocamento com pacientes.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Gerson do Rio Branco</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/115/080_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/115/080_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça recuperação nas linhas doisinha, C -18 B, linha 2 do Sacomã, travessão da, linha 2 com a linha 3 PA Norte sul e linha 01 do mesmo PA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/116/081_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/116/081_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito recuperação de uma ponte no travessão da linha C 14 com 10, nas proximidades do Rio Canário.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/117/082_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/117/082_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito recuperação de um bueiro na linha Terra Roxa via Pedra Branca.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/118/083_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/118/083_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito uma rede de distribuição de agua na rua Luiz Tourinho.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/119/084_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/119/084_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que recupere uma ponte na linha 03 perímetro Urbano em frente a propriedade da senhora Mirene.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/120/085_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/120/085_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça manutenção na iluminação pública da rua JK nesta cidade.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/121/086_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/121/086_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça um cascalhamento  em um morro na linha Best nas proximidades da residência do senhor Rogério.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/122/087_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/122/087_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito cascalhamento nas cabeceiras de duas pontes na linha corrente nas proximidades da residência do senhor Jaci.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/123/088_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/123/088_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça  recuperação de uma ponte na linha C 6 nas proximidades da residência do senhor neguinho na Comunidade São Pedro.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/124/089_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/124/089_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de nomear um coordenador para a base descentralizada do SAMU, nas conformidades da Lei  nº 676/2014.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/125/090_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/125/090_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de um Bueiro de tubo ar micos na linha 05 nas proximidades da linha doizinha no Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/126/091_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/126/091_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de duas ponte sobre o Rio Braço Esquerdo na linha C 6.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/127/092_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/127/092_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de duas pontes na linha C 6 nas proximidades da residência do senhor Gilson.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/128/093_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/128/093_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de uma ponte na linha C 14 nas proximidades do antigo Campo de Futebol.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/129/094_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/129/094_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de uma ponte sobre o Rio São Vicente na linha C 18.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/130/095_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/130/095_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça uma ponte sobre o Rio São Vicente na linha C 22 nas proximidades da residência do senhor Nivaldo Rosa.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/131/096_walcir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/131/096_walcir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja retirada uma antena que está instalada no Distrito de Vila União aonde funcionava o Telefone tipo Orelhão</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/132/097_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/132/097_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito com a máxima urgência o concerto de uma Ambulância do SAMU e duas do HPP.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_98_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_98_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar a secretaria de Obras que seja colocado um bueiro na linha Santa Eliza nas proximidades da residência do senhor Luiz Taxista.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_99_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_99_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de Obras que faça quebras molas na avenida principal do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_100_ademir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_100_ademir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que a partir desta indicação, todos os prédios construídos pela prefeitura tenham inserido no projeto a iluminação por Placas solares.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_101_claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_101_claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja tampado com a máxima urgência uma cratera em um morro nas proximidades da residência do senhor Amauri.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_102_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_102_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar com a máxima urgência uma revisão na parte elétrica de iluminação pública nas ruas e avenidas do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_103_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_103_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça  recuperação de uma ponte na linha Grotão nas proximidades da residência do senhor Catarino.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_104_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_104_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça  recuperação de uma ponte e um atoleiro na linha São Pedro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_105_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_105_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar a secretária de Educação que faça uma reforma na Escola sete de setembro, conforme fotos anexas.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_106_marco_aurelio.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_106_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar o secretário de Obras que faça recuperação de uma ponte no ramal do Birigui na linha Altamira nas proximidades da residência do senhor Delsinho.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_107_patrick.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_107_patrick.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja retomada com urgências as obras de recuperação do prédio da Escola municipal Cassiano Ricardo.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_108_claudecir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_108_claudecir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja disponibilizado para a UBS do Distrito de Vila União três computadores com Impressora para atender as necessidades dos ACS com relatórios e demais atividades inerentes a função.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_109_marciel.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_109_marciel.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras que faça recuperação de pontos críticos na linha 05 nas proximidades da ponte sobre o Rio Branco.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_110_ademir.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_110_ademir.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar a secretaria de Obras que faça a recuperação de uma ponte e um bueiro na linha Liberdade.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_111_thiago.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_111_thiago.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar a secretária de Obras que faça uma limpeza geral nas Ruas, Avenidas, canteiros centrais e na Escola e UBS, com cascalhamento e recuperação das ruas da área Urbana.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_112a_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_112a_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar com a máxima urgência que seja feito o patrolamento nas ruas e avenidas do distrito do Rio Branco, e bem como a disponibilização de um caminhão pipa para ficar definitivo no referido distrito.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_113a_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_113a_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar com a máxima urgência que seja feito uma ponte nas proximidades da residência do senhor Japão, na linha 01 do PA Norte Sul. Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_114a_ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_114a_ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja inserido o Arquiteto no mesmo grupo de engenheiro no plano de cargos carreira e salário dos servidores da administração.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_115a__ci.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_115a__ci.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar que seja feito a pontes da linha C-10 e do travessão C-10/C-14 com a máxima Urgência.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_116a_gerson.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_116a_gerson.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar com a máxima urgência que seja feito um tapa buracos nas Estradas do Distrito de Rio Branco, em especial as linhas C -18 B, Assentamento e doizinha da cascalheira.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_117a_rodrigo.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_117a_rodrigo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo senhor Prefeito Municipal a necessidade de determinar ao secretário de obras, que seja feito a recuperação da estrada que dá acesso ao ponto turístico ( cachoeira ) do Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>CEC - Comissão Especial covid</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_no_001-2021_covid_19.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_no_001-2021_covid_19.pdf</t>
   </si>
   <si>
     <t>Fornecimento de dados.</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_no_002-2021_covid_19.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_no_002-2021_covid_19.pdf</t>
   </si>
   <si>
     <t>Dar informações antecipadas sobre as reuniões relacionadas ao covid 19.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Alexandre José Silvestre Dias</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_complementar_no001-2021.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_complementar_no001-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O GRUPO OPERACIONAL I DO ANEXO II DA LEI COMPLEMENTAR Nº 014/2010 DO MUNICÍPIO DE CAMPO NOVO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei-002-2021.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei-002-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_003-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei__no_004-2021.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_003-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei__no_004-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCINERAR DOCUMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_005-2021.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_005-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de lei complementar legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_no_001-2021.pdf</t>
+    <t>http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei complementar nº. 065, de 22 de dezembro de 2017 (Plano de Cargos, Carreiras e Salários dos Servidores Públicos da Câmara Municipal de Campo Novo de Rondônia), Lei Complementar nº 082, de 17 de dezembro de 2020 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1653,68 +1653,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_001-2021_claudecir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_002-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_no_003-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_no_004-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_005-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_006-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_no_007-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_008-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_009-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_no_010-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_011-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_012-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_no_013-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no_014-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no_015-2021ademir.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no_016-2021ademir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no_017-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_018-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_019-2021_marciel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_020-2021_marciel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_021-2021marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_022-2021marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_023-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_024-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_025-2021_thiago0003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_026-2021rodrigo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_027-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_028-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no_029-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_030-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no_031-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no_032-2021thiago.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_033-2021jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_034-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_035-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_036-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_037-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_038-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no_039-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/040_rodrigo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/041_rodrigo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/042_rodrigo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/043_rodrigo.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/044_rodrigo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/0045__marciel.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/046_marciel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/047_marciel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/048_marciel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/049_marciel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/050_marciel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/051_ci.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/87/052_walcir.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/0053_walcir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/054_walcir.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/056_miro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/057_ci.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/058_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/059_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/060_walcir.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/96/061_patriick.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/062_patrick.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/063_patrick.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/064_miro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/065_thiago.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/066_thiago.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/102/067_ci.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/068_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/104/069_miro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/105/070_miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/106/071_miro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/107/072_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/108/073_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/109/074_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/110/075_marcos_aurelio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/111/076_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/112/077_ci.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/113/078_miro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/114/079_miro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/115/080_gerson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/116/081_ci.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/117/082_ci.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/118/083_ci.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/119/084_thiago.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/120/085_thiago.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/121/086_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/122/087_ci.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/123/088_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/124/089_patrick.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/125/090_marciel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/126/091_walcir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/127/092_walcir.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/128/093_walcir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/129/094_walcir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/130/095_walcir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/131/096_walcir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/132/097_patrick.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_98_patrick.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_99_gerson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_100_ademir.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_101_claudecir.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_102_gerson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_103_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_104_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_105_thiago.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_106_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_107_patrick.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_108_claudecir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_109_marciel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_110_ademir.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_111_thiago.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_112a_gerson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_113a_gerson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_114a_ci.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_115a__ci.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_116a_gerson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_117a_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_no_001-2021_covid_19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_no_002-2021_covid_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_complementar_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei-002-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei__no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_no_001-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_no_001-2021_claudecir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_no_002-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_no_003-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_no_004-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_no_005-2021walcir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_no_006-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_no_007-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_no_008-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_no_009-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_no_010-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_no_011-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_no_012-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_no_013-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no_014-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no_015-2021ademir.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no_016-2021ademir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no_017-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no_018-2021_thiago.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no_019-2021_marciel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no_020-2021_marciel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no_021-2021marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no_022-2021marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no_023-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no_024-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no_025-2021_thiago0003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no_026-2021rodrigo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no_027-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no_028-2021patrick.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no_029-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no_030-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no_031-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no_032-2021thiago.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_033-2021jose_gomes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_034-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_035-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_036-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_037-2021claudecir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_038-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no_039-2021marciel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/75/040_rodrigo.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/76/041_rodrigo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/77/042_rodrigo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/78/043_rodrigo.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/79/044_rodrigo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/80/0045__marciel.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/81/046_marciel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/82/047_marciel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/83/048_marciel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/84/049_marciel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/85/050_marciel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/86/051_ci.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/87/052_walcir.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/88/0053_walcir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/89/054_walcir.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/91/056_miro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/92/057_ci.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/93/058_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/94/059_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/95/060_walcir.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/96/061_patriick.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/97/062_patrick.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/98/063_patrick.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/99/064_miro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/100/065_thiago.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/101/066_thiago.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/102/067_ci.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/103/068_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/104/069_miro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/105/070_miro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/106/071_miro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/107/072_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/108/073_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/109/074_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/110/075_marcos_aurelio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/111/076_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/112/077_ci.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/113/078_miro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/114/079_miro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/115/080_gerson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/116/081_ci.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/117/082_ci.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/118/083_ci.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/119/084_thiago.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/120/085_thiago.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/121/086_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/122/087_ci.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/123/088_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/124/089_patrick.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/125/090_marciel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/126/091_walcir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/127/092_walcir.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/128/093_walcir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/129/094_walcir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/130/095_walcir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/131/096_walcir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/132/097_patrick.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_98_patrick.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_99_gerson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_100_ademir.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_101_claudecir.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_102_gerson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_103_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_104_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_105_thiago.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_106_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_107_patrick.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_108_claudecir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_109_marciel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_110_ademir.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_111_thiago.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_112a_gerson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_113a_gerson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_114a_ci.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_115a__ci.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_116a_gerson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_117a_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_no_001-2021_covid_19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_no_002-2021_covid_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_complementar_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei-002-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_lei__no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camponovoderondonia.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_no_001-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>